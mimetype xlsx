--- v0 (2026-05-21)
+++ v1 (2026-08-17)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView windowWidth="28800" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA[Data!$A$1:$U$1]]></definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase_7"><![CDATA["$#REF!.$B$3:$AY$866"]]></definedName>
     <definedName name="Header"><![CDATA[#REF!]]></definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4221" uniqueCount="1055">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="40">
   <si>
     <t xml:space="preserve">No.</t>
   </si>
   <si>
     <t xml:space="preserve">ACM</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier ID</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier name</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier Part ID</t>
   </si>
   <si>
     <t xml:space="preserve">Item Description (Ariba)</t>
   </si>
   <si>
     <t xml:space="preserve">Mat Group</t>
   </si>
   <si>
     <t xml:space="preserve">SPSC Code</t>
   </si>
   <si>
@@ -92,3147 +92,102 @@
   <si>
     <t xml:space="preserve">Short Name (SAP)</t>
   </si>
   <si>
     <t xml:space="preserve">materialcode</t>
   </si>
   <si>
     <t xml:space="preserve">Catalog Name</t>
   </si>
   <si>
     <t xml:space="preserve">PurchaseGroup</t>
   </si>
   <si>
     <t xml:space="preserve">PurchaserName</t>
   </si>
   <si>
     <t xml:space="preserve">IMAGEL ( size = 480 x 288 )</t>
   </si>
   <si>
     <t xml:space="preserve">IMAGES ( size = 250 x 150 )</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
-    <t xml:space="preserve">ACM_3237715</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">Q000003168</t>
+    <t xml:space="preserve">ACM_6309423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500006940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">บริษัท บางกอกอินดัสเทรียลแก๊ส จำกัด</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANGKOK_Nitrogen_(Unlimited)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q000035463.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liquid Nitrogen 99.95% (สั่งซื้อ 0 - 400,0000 Kg/Mo. ราคา 5.30 บาท, สั่งซื้อ 400,001 - 500,000 Kg/Mo. ราคา 4.98 บาท, สั่งซื้อ 500,001 Kg/Mo. ขึ้นไป ราคา 4.78 บาท)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q8300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VAT7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9999-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018-08-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nitrogen เหลว (N2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q000035463</t>
   </si>
   <si>
     <t xml:space="preserve">008</t>
   </si>
   <si>
-    <t xml:space="preserve">Sureewun_s</t>
-[...3047 lines deleted...]
-    <t xml:space="preserve">Q000003201</t>
+    <t xml:space="preserve">Sikarni</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="187" formatCode="[$THB]\ #,##0.00"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
@@ -3833,12985 +788,50 @@
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="s">
         <v>39</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="3">
-[...12933 lines deleted...]
-    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Note xmlns="4d7cf318-32c2-47ba-848a-fdf9108dd905" xsi:nil="true"/>
     <TaxCatchAll xmlns="b27a486c-a879-49f7-888f-3e4698efeac3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4d7cf318-32c2-47ba-848a-fdf9108dd905">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>